--- v0 (2025-10-20)
+++ v1 (2026-06-20)
@@ -1,7184 +1,4353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="004A29DF" w:rsidRPr="004A08E8" w:rsidRDefault="004A08E8" w:rsidP="004276D1">
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>10.58423/2786-6742/YYYY-NN-NN-NN</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ← assigned by the Editorial Board after publication; 12 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...384 lines deleted...]
-          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UDC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>00.00:000.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...36 lines deleted...]
-          <w:caps/>
           <w:color w:val="002060"/>
           <w:lang w:val="uk-UA"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-      </w:pPr>
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>First name SURNAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ← bold, 13 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree, academic title,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ← 11 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Full name of institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID ID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A06B1">
+        <w:rPr>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A08E8">
-[...130 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hyperlink)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
-          <w:i/>
-[...53 lines deleted...]
-          <w:iCs/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus Author ID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>00000000000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A06B1">
+        <w:rPr>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Text of abstract</w:t>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>hyperlink)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="004A06B1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
-          <w:i/>
-[...49 lines deleted...]
-          <w:caps/>
           <w:color w:val="002060"/>
           <w:lang w:val="uk-UA"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
-      </w:pPr>
-[...109 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>First name SURNAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree, academic title,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Full name of institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...472 lines deleted...]
-        <w:ind w:left="927"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID ID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus Author ID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>00000000000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...1537 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004A06B1">
+          <w:rPr>
+            <w:color w:val="2E75B6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>author@email.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Corresponding author)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTICLE TITLE IN CAPITAL LETTERS UP TO 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WORDS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:color w:val="2E75B6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="hu-HU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA" w:eastAsia="hu-HU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bold, 13 pt, centred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text of abstract in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The volume is at least</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1800 characters without spaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The abstract must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purpose, subject, method or methodology, results, scope of application, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conclusions. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word, word, word, word, word. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="hu-HU"/>
-[...10 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>← 5–8 words, alphabetical order, 11 pt, italics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JEL Classification: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M10, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1–5 codes, 11 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Анотація</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2138">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text of abstract in </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ukrainian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The volume is at least 1800 characters without spaces. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purpose, subject, method or methodology, results, scope of application, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ключові слова: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>слово, слово, слово, слово, слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="0090497F"/>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2138">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Absztrakt. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text of abstract in </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hungarian</w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The volume is at least 1800 characters without spaces. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purpose, subject, method or methodology, results, scope of application, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A06B1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="000F2138" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2138">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulcsszavak: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>szó, szó, szó, szó, szó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="000F2138" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Problem description.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Literature review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B044E1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B044E1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Goals of the article.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methods and methodology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B044E1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Main research results.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A06B1" w:rsidRPr="004A06B1" w:rsidRDefault="004A06B1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4A9A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="239EF52B" wp14:editId="2430287F">
             <wp:extent cx="4989830" cy="2080895"/>
             <wp:effectExtent l="0" t="0" r="1270" b="14605"/>
             <wp:docPr id="5" name="Діаграма 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="004A06B1" w:rsidRDefault="004A06B1">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[ Insert</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figure as object ‘In line with text’ ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title of the figure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ← 13 pt, centred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Source: compiled by the authors based on [1].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="0090497F" w:rsidP="004A06B1">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRDefault="004A06B1" w:rsidP="004A06B1">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:r w:rsidR="00B044E1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B044E1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B044E1" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A06B1" w:rsidRPr="004A06B1" w:rsidRDefault="004A06B1" w:rsidP="004A06B1">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...51 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number right-aligned, 13 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-        <w:t>Table 2 - Structure of passenger car production by major manufacturers in Ukraine in 2016-2021*</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title centred, 13 pt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9029" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2619"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="875"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="2161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidTr="00E20681">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090497F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Years</w:t>
+              <w:t>Indicator 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1750" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...72 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>2016</w:t>
+              <w:t>Indicator 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>2017</w:t>
+              <w:t>Indicator 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Indicator 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090497F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2018</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>2019</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>2020</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090497F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2021</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>+/-</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...51 lines deleted...]
-              <w:t>JSC "ZAZ" (Zaporizhia Automobile Building Plant)</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090497F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>521</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>1630</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>86</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="888888"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="888888"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:tcMar>
-              <w:left w:w="28" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Source: compiled by the authors based on [1].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B044E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conclusions and prospects for further research.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgements. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If applicable –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gratitude</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to individuals or </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138" w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for support (optional).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>State the source of funding</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “The author(s) received no funding for this research.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of Interest. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>whether there is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F2138">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “The author(s) declare(s) no conflict of interest.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Use Declaration. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State whether or not AI tools </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>were used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during manuscript preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ←</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> APA 7th ed., centred, 13 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(For English-language articles, only one reference list in APA 7th Edition format is required. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A parallel list in DSTU format is not needed.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRDefault="0090497F"/>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="00B044E1" w:rsidRDefault="001A21C5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname, I. I. (2024). Title of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A06B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B044E1" w:rsidRPr="004A06B1" w:rsidRDefault="00B044E1" w:rsidP="00B044E1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="504"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="0090497F" w:rsidRPr="004A06B1" w:rsidRDefault="0090497F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001A21C5" w:rsidRPr="000F2138" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="5139" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="1628"/>
+        <w:gridCol w:w="1206"/>
+        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="1226"/>
+        <w:gridCol w:w="1629"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidTr="001A21C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>Отримано:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="916" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
-              <w:t>816</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="679" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>3866</w:t>
+              <w:t>Beérkezett:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
-              <w:t>3345</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="690" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>642,0%</w:t>
-[...47 lines deleted...]
-              <w:t>Share in total, %</w:t>
+              <w:t>Received:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>11,7%</w:t>
+              <w:t>day.month.year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidTr="001A21C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
+              </w:rPr>
+              <w:t>Прийнято до друку:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="916" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>20,9%</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="679" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>1,5%</w:t>
+              <w:t>Elfogadva:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>0,2%</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="690" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-                <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>19,2%</w:t>
+              <w:t>Accepted:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="222222"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>52,4%</w:t>
+              <w:t>day.month.year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidTr="001A21C5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
+              </w:rPr>
+              <w:t>Опубліковано:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="916" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>40,7%</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="679" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="2F5496"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...43 lines deleted...]
-              <w:t>PrJSC "EUROCAR"</w:t>
+              <w:t>Megjelent:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:i/>
               </w:rPr>
-              <w:t>3937</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="690" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="008B7BBD" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:i/>
+                <w:color w:val="2F5496"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>6145</w:t>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="777" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="917" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
+          <w:p w:rsidR="001A21C5" w:rsidRPr="001A21C5" w:rsidRDefault="001A21C5" w:rsidP="001A21C5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...276 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4A9A">
+            <w:r w:rsidRPr="001A21C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>88,2%</w:t>
-[...1376 lines deleted...]
-              <w:t>65,3%</w:t>
+              <w:t>day.month.year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004276D1" w:rsidRPr="006F4A9A" w:rsidRDefault="004276D1" w:rsidP="004276D1">
-[...378 lines deleted...]
-    <w:sectPr w:rsidR="004276D1" w:rsidRPr="00206A91" w:rsidSect="006C084F">
+    <w:p w:rsidR="001A21C5" w:rsidRDefault="001A21C5"/>
+    <w:sectPr w:rsidR="001A21C5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1134" w:right="1224" w:bottom="1134" w:left="2040" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...23 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB86312"/>
+    <w:nsid w:val="3F2F35DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B828FBC"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000F">
+    <w:tmpl w:val="318E9B70"/>
+    <w:lvl w:ilvl="0" w:tplc="C31A75D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="71AE8422">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="90128798">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="6DD4F782">
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4" w:tplc="E0EA1A64">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="5" w:tplc="DD5252B4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="24D2E55A">
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="7" w:tplc="2D2AEE2C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="8" w:tplc="BE78A9AA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522813C6"/>
+    <w:nsid w:val="40BD4879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6BC77D0"/>
-    <w:lvl w:ilvl="0" w:tplc="19C26F64">
+    <w:tmpl w:val="33883714"/>
+    <w:lvl w:ilvl="0" w:tplc="6B3C4566">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="927" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D1846C3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4BD830E2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2367" w:hanging="180"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96023E24">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5622ADDA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F8D4A8CC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="4527" w:hanging="180"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13A88D68">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31864C8E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5A0256C6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...74 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F37003"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F37003"/>
+    <w:rsidRoot w:val="0090497F"/>
+    <w:rsid w:val="000F2138"/>
+    <w:rsid w:val="001A21C5"/>
+    <w:rsid w:val="004A06B1"/>
+    <w:rsid w:val="008C0CE9"/>
+    <w:rsid w:val="0090497F"/>
+    <w:rsid w:val="00B044E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F1CD615"/>
-  <w15:docId w15:val="{E538792D-BBDE-4D46-A413-F3402269C2A8}"/>
+  <w14:docId w14:val="264F4C8B"/>
+  <w15:docId w15:val="{5C3F63B4-F8D2-4485-8ABE-8326F09B8FBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7222,51 +4391,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7512,284 +4681,235 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F37003"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Normal (Web)"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:name w:val="Title"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="uk-UA"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...96 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Строгий1"/>
     <w:qFormat/>
-    <w:rsid w:val="004276D1"/>
-[...67 lines deleted...]
-    <w:rsid w:val="009A0E2C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Текст виноски Знак"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001A21C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oica.net/production-statistics/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1051/shsconf/202110001018" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58423/2786-6742/YYYY-NN-NN-NN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\My%20documents\KMF\KAFEDRA%20EKONOMIKI\2021-2022\Kutatas%20Ukrajna%20Auto\&#1052;&#1072;&#1090;&#1077;&#1088;&#1110;&#1072;&#1083;&#1080;\&#1057;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1072;\&#1042;&#1080;&#1088;&#1086;&#1073;&#1085;&#1080;&#1094;&#1090;&#1074;&#1086;%20&#1072;&#1074;&#1090;&#1086;&#1084;&#1086;&#1073;&#1110;&#1083;&#1110;&#1074;\&#1054;&#1076;&#1080;&#1085;&#1080;&#1094;&#1110;\&#1042;&#1080;&#1088;&#1086;&#1073;&#1085;&#1080;&#1094;&#1090;&#1074;&#1086;%20&#1072;&#1074;&#1090;&#1086;&#1084;&#1086;&#1073;&#1110;&#1083;&#1110;&#1074;%20&#1074;%20&#1059;&#1082;&#1088;&#1072;&#1111;&#1085;&#1110;%202016-2021.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="uk-UA"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
@@ -7940,51 +5060,51 @@
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>4340</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7296</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5660</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6254</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4202</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7342</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0088-41C8-B0CC-45A7C67BC778}"/>
+              <c16:uniqueId val="{00000000-E5B4-444B-875A-216919906A24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Munka1!$B$26</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CV</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:gradFill rotWithShape="1">
               <a:gsLst>
                 <a:gs pos="0">
                   <a:schemeClr val="accent2">
                     <a:satMod val="103000"/>
                     <a:lumMod val="102000"/>
                     <a:tint val="94000"/>
@@ -8110,51 +5230,51 @@
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>123</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>486</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>132</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>136</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>51</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>35</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0088-41C8-B0CC-45A7C67BC778}"/>
+              <c16:uniqueId val="{00000001-E5B4-444B-875A-216919906A24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="1071787807"/>
         <c:axId val="1071791551"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Munka1!$B$27</c:f>
@@ -8276,51 +5396,51 @@
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
                   <c:v>4463</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7782</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5792</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6390</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4253</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7377</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-0088-41C8-B0CC-45A7C67BC778}"/>
+              <c16:uniqueId val="{00000002-E5B4-444B-875A-216919906A24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1072666783"/>
         <c:axId val="1072665951"/>
       </c:lineChart>
       <c:valAx>
         <c:axId val="1071791551"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
@@ -9079,329 +6199,305 @@
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="lt1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Офіс">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Офіс">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="44546A"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="E7E6E6"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="5B9BD5"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="ED7D31"/>
     </a:accent2>
     <a:accent3>
@@ -9617,73 +6713,74 @@
             <a:schemeClr val="phClr">
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3466</Characters>
+  <Pages>5</Pages>
+  <Words>1967</Words>
+  <Characters>11212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4066</CharactersWithSpaces>
+  <CharactersWithSpaces>13153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>VikaHomePC</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>44ccdbbf-5ce4-4dc6-9907-efcdb4cdc2aa</vt:lpwstr>
+  </property>
+</Properties>
+</file>