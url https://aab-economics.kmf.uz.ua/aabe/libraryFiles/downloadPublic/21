--- v0 (2026-04-21)
+++ v1 (2026-05-26)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>10.58423/2786-6742/YYYY-NN-NN-NN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -117,80 +118,61 @@
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">Ім'я ПРІЗВИЩЕ </w:t>
       </w:r>
       <w:r w:rsidR="007138C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>← напівжирний, 13 пт</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">науковий ступінь, вчене </w:t>
-[...7 lines deleted...]
-        <w:t>звання,</w:t>
+        <w:t>науковий ступінь, вчене звання,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ←</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> 11 пт</w:t>
+        <w:t xml:space="preserve">  ← 11 пт</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>посада</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Повна назва закладу / установи</w:t>
       </w:r>
@@ -232,51 +214,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0087367D">
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0087367D">
         <w:rPr>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0087367D" w:rsidRPr="0087367D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
@@ -333,51 +315,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="0087367D">
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>00000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0087367D">
         <w:rPr>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0087367D" w:rsidRPr="0087367D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
@@ -486,51 +468,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0087367D">
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
@@ -587,51 +569,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0087367D">
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>00000000000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
@@ -649,51 +631,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0087367D">
           <w:rPr>
             <w:color w:val="2E75B6"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRPr="0087367D" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -708,1273 +690,1128 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>НАЗВА СТАТТІ ВЕЛИКИМИ ЛІТЕРАМИ ДО 10 СЛІВ</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="2E75B6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ←</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  ← напівжирний, 13 пт, по центру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Анотація.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Текст анотації трьома мовами — </w:t>
+      </w:r>
+      <w:r w:rsidR="0087367D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>українською</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, угорською та англійською. Обсяг кожної а</w:t>
+      </w:r>
+      <w:r w:rsidR="0087367D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нотації — не менше 1800 знаків без пробілів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Анотація повинна містити: мету роботи, предмет, метод або методологію, результати, сферу застосування, висновки. Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ключові слова:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово, слово, слово, слово, слово. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> напівжирний, 13 пт, по центру</w:t>
+        <w:t>← 5–8 слів, алфавітний порядок, 11 пт, курсив</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0087367D">
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> слово, слово, слово, слово, слово. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JEL Classification: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M10, O30, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>← 5–8 слів, алфавітний порядок, 11 пт, курсив</w:t>
+        <w:t>← 1–5 кодів, 11 пт</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Absztrakt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg Szöveg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kulcsszavak:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szó, szó, szó, szó, szó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
+    <w:p w:rsidR="00190F02" w:rsidRPr="0087367D" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text Text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRPr="0087367D" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087367D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> word, word, word, word, word.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRPr="0087367D" w:rsidRDefault="00190F02">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Постановка проблеми.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аналіз останніх </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>досл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>іджень і публікацій.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Формулювання цілей статті.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Текст </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Текст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>← 1–5 кодів, 11 пт</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Методи та методологія. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Текст </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Текст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.  </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="0087367D">
-[...70 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основні результати </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>досл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ідження.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...195 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Основні результати дослідження. </w:t>
-[...2 lines deleted...]
-        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
+        <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="003C30F4" w:rsidRPr="008B7BBD" w:rsidRDefault="003C30F4" w:rsidP="003C30F4">
       <w:pPr>
         <w:ind w:right="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="09F0B566" wp14:editId="726BCF83">
             <wp:extent cx="5731200" cy="2489200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="image2.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="2489200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C30F4" w:rsidRDefault="003C30F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[ Рисунок вставляється як об'єкт у положенні «в тексті»</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[ Рисунок</w:t>
+        <w:t xml:space="preserve"> ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. 1. </w:t>
       </w:r>
-      <w:r>
-        <w:t>Назва рисунку.</w:t>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Назва рисунку</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  ← 13 пт, по центру</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Джерело: сформовано авторами на основі [1].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблиця </w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Таблиця 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ←</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  ← 13 пт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Назва таблиці</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13 пт</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> назва по центру, 13 пт</w:t>
+        <w:t xml:space="preserve">  ← назва по центру, 13 пт</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8642" w:type="dxa"/>
-[...11 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2160"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="2392"/>
+        <w:gridCol w:w="2393"/>
+        <w:gridCol w:w="2393"/>
+        <w:gridCol w:w="2393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00190F02">
+      <w:tr w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidTr="00E825E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Показник 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Показник 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Показник 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Показник 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00190F02">
+      <w:tr w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidTr="00E825E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00190F02">
+      <w:tr w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidTr="00E825E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00190F02">
+      <w:tr w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidTr="00E825E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
+          <w:p w:rsidR="00190F02" w:rsidRPr="00E825E1" w:rsidRDefault="007138C6" w:rsidP="00E825E1">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E825E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Значення</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Джерело: сформовано авторами на основі [1].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Висновки і перспективи подальших досліджень. </w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Висновки і перспективи подальших </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>досл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E825E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>іджень.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст Текст.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02"/>
     <w:p w:rsidR="0087367D" w:rsidRPr="0087367D" w:rsidRDefault="0087367D" w:rsidP="0087367D">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Подяка.</w:t>
       </w:r>
       <w:r w:rsidR="00CE1E74">
         <w:rPr>
@@ -2093,56 +1930,59 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Декларація використання ШІ. </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вкажіть факт використання або невикористання ШІ-інструментів під час підготовки рукопису.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00190F02" w:rsidRDefault="00190F02">
-[...4 lines deleted...]
-        <w:spacing w:before="80" w:after="80"/>
+    <w:p w:rsidR="00E825E1" w:rsidRDefault="00E825E1">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E30A5" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Список використаних джерел</w:t>
       </w:r>
       <w:r w:rsidR="009E30A5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2741,92 +2581,81 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0087367D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 1–20. https://doi.org/10.xxxxx/xxxxx.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00190F02" w:rsidRPr="0087367D" w:rsidRDefault="00190F02">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007138C6" w:rsidRPr="00CE1E74" w:rsidRDefault="007138C6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="5120" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
+        <w:gridCol w:w="2234"/>
         <w:gridCol w:w="1630"/>
-        <w:gridCol w:w="1350"/>
-        <w:gridCol w:w="1630"/>
+        <w:gridCol w:w="1451"/>
+        <w:gridCol w:w="1631"/>
         <w:gridCol w:w="1225"/>
         <w:gridCol w:w="1630"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C30F4" w:rsidRPr="008B7BBD" w:rsidTr="001B3E17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="003C30F4" w:rsidRPr="008B7BBD" w:rsidRDefault="003C30F4" w:rsidP="001B3E17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="2F5496"/>
               </w:rPr>
               <w:t>Отримано:</w:t>
             </w:r>
           </w:p>
@@ -3415,78 +3244,85 @@
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>рік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003C30F4" w:rsidRDefault="003C30F4"/>
     <w:sectPr w:rsidR="003C30F4" w:rsidSect="003C30F4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="11103ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57AA6A34"/>
     <w:lvl w:ilvl="0" w:tplc="B81231D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="63CE29E4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="66DEBB0E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B5DA0134">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -3496,51 +3332,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F52066E4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C340F45C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FB66152E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C625C96">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="34055A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57AA6A34"/>
     <w:lvl w:ilvl="0" w:tplc="B81231D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="63CE29E4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="66DEBB0E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B5DA0134">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -3550,51 +3386,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F52066E4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C340F45C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FB66152E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C625C96">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3693599F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3B402D4"/>
     <w:lvl w:ilvl="0" w:tplc="F4C60408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FA42DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C9484384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
@@ -3658,488 +3494,253 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00190F02"/>
     <w:rsid w:val="00190F02"/>
     <w:rsid w:val="003C30F4"/>
+    <w:rsid w:val="00423013"/>
     <w:rsid w:val="005A0D29"/>
     <w:rsid w:val="007138C6"/>
     <w:rsid w:val="0087367D"/>
     <w:rsid w:val="009E30A5"/>
     <w:rsid w:val="00BA547A"/>
     <w:rsid w:val="00CE1E74"/>
+    <w:rsid w:val="00E825E1"/>
     <w:rsid w:val="00EC6960"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="219BE935"/>
-  <w15:docId w15:val="{E3E823E6-26B5-4667-90EF-AF1307DA5761}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
@@ -4242,172 +3843,572 @@
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footnote text"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Текст виноски Знак"/>
+    <w:name w:val="Текст сноски Знак"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003C30F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E825E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E825E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Строгий1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a9">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003C30F4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E825E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E825E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58423/2786-6742/YYYY-NN-NN-NN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.58423/2786-6742/YYYY-NN-NN-NN" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=00000000000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Офіс">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4540,69 +4541,84 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1602</Words>
-  <Characters>9134</Characters>
+  <Words>1594</Words>
+  <Characters>9089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10715</CharactersWithSpaces>
+  <CharactersWithSpaces>10662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c6f0f919-1381-45b2-8fa3-0f709203ce43</vt:lpwstr>
   </property>
 </Properties>
 </file>